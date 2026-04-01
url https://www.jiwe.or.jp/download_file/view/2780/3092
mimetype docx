--- v0 (2025-11-13)
+++ v1 (2026-04-01)
@@ -1,141 +1,171 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="699EF4F8" w14:textId="77777777" w:rsidR="00C37ADF" w:rsidRDefault="00471349" w:rsidP="00AE2437">
+    <w:p w14:paraId="1AF7FBB8" w14:textId="18E8A64E" w:rsidR="00436DC8" w:rsidRDefault="00436DC8" w:rsidP="00436DC8">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:rightChars="3" w:right="6"/>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>＜FAX送信先＞　公益財団法人21世紀職業財団　行</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">　</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+        <w:t>以下にご記入いただき、弊財団宛に添付メール・郵送・FAXのいずれかで送付いただきますようお願いいたします。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B10B39D" w14:textId="0D5542FF" w:rsidR="00436DC8" w:rsidRDefault="00436DC8" w:rsidP="00436DC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:ind w:rightChars="3" w:right="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">　</w:t>
-[...5 lines deleted...]
-          <w:sz w:val="32"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>03-5844-1670</w:t>
+        <w:t>公益財団法人21世紀職業財団 行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1228AEFB" w14:textId="77777777" w:rsidR="0008419B" w:rsidRPr="0008419B" w:rsidRDefault="0008419B" w:rsidP="0008419B">
+    <w:p w14:paraId="1DD34D8C" w14:textId="53FFAE91" w:rsidR="00436DC8" w:rsidRPr="00436DC8" w:rsidRDefault="0008419B" w:rsidP="00436DC8">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:rightChars="3" w:right="6"/>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
-          <w:szCs w:val="21"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0008419B">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>＜郵送先＞</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+        <w:t>＜郵</w:t>
+      </w:r>
+      <w:r w:rsidR="00436DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="0008419B">
+        <w:rPr>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
+        <w:t>送＞</w:t>
+      </w:r>
+      <w:r w:rsidR="003065E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
         <w:t>〒113-0033 東京都文京区本郷1-33-13 春日町ビル3階</w:t>
+      </w:r>
+      <w:r w:rsidR="00436DC8" w:rsidRPr="00436DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　＜FAX＞</w:t>
+      </w:r>
+      <w:r w:rsidR="00436DC8" w:rsidRPr="00436DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>03-5844-1670</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DCD8157" w14:textId="77777777" w:rsidR="00471349" w:rsidRPr="00A92AC4" w:rsidRDefault="00471349" w:rsidP="00471349">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A92AC4">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5ACDE78F" wp14:editId="283937E3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>28575</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>95250</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6172200" cy="533400"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="テキスト ボックス 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
@@ -278,2083 +308,2068 @@
                           <w:sz w:val="36"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00471349" w:rsidRPr="00471349">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>書</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FE7BC40" w14:textId="77777777" w:rsidR="00C37ADF" w:rsidRPr="00A92AC4" w:rsidRDefault="00C37ADF" w:rsidP="00471349">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="482DAE54" w14:textId="04C2D2B7" w:rsidR="00C37ADF" w:rsidRPr="00A92AC4" w:rsidRDefault="00072650" w:rsidP="007B37F1">
+    <w:p w14:paraId="0E1B1634" w14:textId="6852CF12" w:rsidR="00436DC8" w:rsidRPr="00A92AC4" w:rsidRDefault="00436DC8" w:rsidP="00436DC8">
       <w:pPr>
+        <w:wordWrap w:val="0"/>
         <w:ind w:rightChars="-13" w:right="-27"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="210778726" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　　　</w:t>
-[...6 lines deleted...]
-        <w:t>年　　　月　　　日</w:t>
+        <w:t xml:space="preserve">日付：　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="2121"/>
         <w:gridCol w:w="3554"/>
         <w:gridCol w:w="3641"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F62DF4" w:rsidRPr="00A92AC4" w14:paraId="5F072D1A" w14:textId="77777777" w:rsidTr="009B5EDC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9742" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:permEnd w:id="210778726"/>
           <w:p w14:paraId="1B85A682" w14:textId="77777777" w:rsidR="004921A3" w:rsidRDefault="00D17631" w:rsidP="0010651B">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="210"/>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A92AC4">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>貴財団の｢</w:t>
             </w:r>
             <w:r w:rsidR="004921A3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>寄附金等取扱</w:t>
             </w:r>
             <w:r w:rsidRPr="00A92AC4">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>規程｣および｢個人情報の</w:t>
             </w:r>
             <w:r w:rsidR="00AB74F6">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>利用目的とお</w:t>
             </w:r>
             <w:r w:rsidRPr="00A92AC4">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>取扱い｣に同意したうえで、</w:t>
             </w:r>
             <w:r w:rsidR="004921A3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>以下の金額の寄附を申し込みます</w:t>
             </w:r>
             <w:r w:rsidRPr="00A92AC4">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71518278" w14:textId="77777777" w:rsidR="004921A3" w:rsidRPr="004921A3" w:rsidRDefault="004921A3" w:rsidP="0010651B">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004921A3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">金額　</w:t>
             </w:r>
             <w:r w:rsidRPr="004921A3">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">　金</w:t>
-[...19 lines deleted...]
-              <w:t>円</w:t>
+              <w:t xml:space="preserve">　金　　　　　　　　　　　　　　　　　円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A7070" w:rsidRPr="00A92AC4" w14:paraId="2A2EBAF5" w14:textId="77777777" w:rsidTr="00F13EA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="315A33DC" w14:textId="77777777" w:rsidR="005A7070" w:rsidRPr="00A92AC4" w:rsidRDefault="005A7070">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
-[...3 lines deleted...]
-            <w:permStart w:id="906770533" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>フリガナ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C844A99" w14:textId="77777777" w:rsidR="005A7070" w:rsidRPr="00A92AC4" w:rsidRDefault="005A7070">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A7070" w:rsidRPr="00A92AC4" w14:paraId="767C1D76" w14:textId="77777777" w:rsidTr="00F13EA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5DC707B8" w14:textId="77777777" w:rsidR="005A7070" w:rsidRDefault="005A7070">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
-[...4 lines deleted...]
-            <w:permEnd w:id="906770533"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>団体（企業）名</w:t>
             </w:r>
             <w:r w:rsidR="005F07F6">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="005F07F6" w:rsidRPr="007B37F1">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="377FF8F5" w14:textId="77777777" w:rsidR="005A7070" w:rsidRPr="00A92AC4" w:rsidRDefault="005A7070">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="437EA40C" w14:textId="77777777" w:rsidR="005A7070" w:rsidRDefault="005A7070">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C68406A" w14:textId="77777777" w:rsidR="005A7070" w:rsidRPr="00A92AC4" w:rsidRDefault="005A7070">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009B5EDC" w:rsidRPr="00A92AC4" w14:paraId="43709B9E" w14:textId="77777777" w:rsidTr="00F13EA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12833AEB" w14:textId="77777777" w:rsidR="00C37ADF" w:rsidRDefault="005A7070">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
-[...5 lines deleted...]
-            <w:permEnd w:id="832973487"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>代表者名</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F78175F" w14:textId="77777777" w:rsidR="005A7070" w:rsidRPr="00A92AC4" w:rsidRDefault="005A7070">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3554" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D2574B9" w14:textId="77777777" w:rsidR="00C37ADF" w:rsidRPr="00A92AC4" w:rsidRDefault="005A7070">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>役職名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3641" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="30FBB58C" w14:textId="77777777" w:rsidR="00C37ADF" w:rsidRPr="00A92AC4" w:rsidRDefault="005A7070">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>氏名</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A7070" w:rsidRPr="00A92AC4" w14:paraId="2157674A" w14:textId="77777777" w:rsidTr="00F13EA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="520EDB7B" w14:textId="77777777" w:rsidR="005A7070" w:rsidRDefault="005A7070" w:rsidP="005A7070">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
-[...5 lines deleted...]
-            <w:permEnd w:id="1666348545"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>住</w:t>
             </w:r>
             <w:r w:rsidR="007B37F1">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>所</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F06EAC8" w14:textId="77777777" w:rsidR="005A7070" w:rsidRDefault="005A7070" w:rsidP="005A7070">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6769C01D" w14:textId="77777777" w:rsidR="005A7070" w:rsidRDefault="005A7070" w:rsidP="005A7070">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04BEA555" w14:textId="77777777" w:rsidR="005A7070" w:rsidRPr="00A92AC4" w:rsidRDefault="005A7070" w:rsidP="005A7070">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20D962EE" w14:textId="77777777" w:rsidR="005A7070" w:rsidRDefault="005A7070">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>〒</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EB50F04" w14:textId="77777777" w:rsidR="005A7070" w:rsidRDefault="005A7070">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="130DDC08" w14:textId="77777777" w:rsidR="005A7070" w:rsidRDefault="005A7070" w:rsidP="005A7070">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>TEL　：</w:t>
             </w:r>
             <w:r w:rsidR="005F07F6">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　</w:t>
             </w:r>
             <w:r w:rsidR="00AE2437">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="005F07F6">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="00AE2437">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidR="005F07F6">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="00AE2437">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　</w:t>
             </w:r>
             <w:r w:rsidR="005F07F6">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="00AE2437">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">）　　　　　</w:t>
             </w:r>
             <w:r w:rsidR="005F07F6">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="540A11BD" w14:textId="396389E5" w:rsidR="005F07F6" w:rsidRPr="003170D3" w:rsidRDefault="005A7070" w:rsidP="000620F3">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>FAX　：</w:t>
             </w:r>
             <w:r w:rsidR="00AE2437">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　</w:t>
             </w:r>
             <w:r w:rsidR="005F07F6">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidR="00AE2437">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidR="005F07F6">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidR="00AE2437">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　）</w:t>
             </w:r>
             <w:r w:rsidR="005F07F6">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　</w:t>
             </w:r>
             <w:r w:rsidR="00AE2437">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F07F6" w:rsidRPr="00A92AC4" w14:paraId="3F73E74A" w14:textId="77777777" w:rsidTr="00F13EA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31223D61" w14:textId="77777777" w:rsidR="005F07F6" w:rsidRDefault="005F07F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
-[...4 lines deleted...]
-            <w:permEnd w:id="1982534499"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>連絡先</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2121" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09996E42" w14:textId="77777777" w:rsidR="009B5EDC" w:rsidRDefault="005F07F6" w:rsidP="005A7070">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>担当者所属</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E27A068" w14:textId="77777777" w:rsidR="005F07F6" w:rsidRPr="00A92AC4" w:rsidRDefault="005F07F6" w:rsidP="009B5EDC">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（役職名）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3141AC18" w14:textId="77777777" w:rsidR="005F07F6" w:rsidRPr="00A92AC4" w:rsidRDefault="005F07F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F07F6" w:rsidRPr="00A92AC4" w14:paraId="44537977" w14:textId="77777777" w:rsidTr="00F13EA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C7CE22A" w14:textId="77777777" w:rsidR="005F07F6" w:rsidRDefault="005F07F6" w:rsidP="005A7070">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
-[...4 lines deleted...]
-            <w:permEnd w:id="1361253625"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2121" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3DFD4EC2" w14:textId="77777777" w:rsidR="005F07F6" w:rsidRDefault="005F07F6" w:rsidP="005A7070">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>担当者氏名</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39C338BA" w14:textId="77777777" w:rsidR="005F07F6" w:rsidRPr="005A7070" w:rsidRDefault="005F07F6" w:rsidP="005A7070">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E0266B5" w14:textId="77777777" w:rsidR="005F07F6" w:rsidRDefault="005F07F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1163FFA8" w14:textId="5E27D6AD" w:rsidR="000620F3" w:rsidRPr="00A92AC4" w:rsidRDefault="000620F3">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>E-mail：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B37F1" w:rsidRPr="00A92AC4" w14:paraId="721526E4" w14:textId="77777777" w:rsidTr="00F13EA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5167B53A" w14:textId="77777777" w:rsidR="00F13EA5" w:rsidRDefault="007B37F1" w:rsidP="00F13EA5">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
-[...4 lines deleted...]
-            <w:permEnd w:id="723714585"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>財団</w:t>
             </w:r>
             <w:r w:rsidR="009B5EDC">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Webサイト</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>上での</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12A05A99" w14:textId="77777777" w:rsidR="007B37F1" w:rsidRPr="00A92AC4" w:rsidRDefault="004921A3" w:rsidP="00F13EA5">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>寄附者名の</w:t>
             </w:r>
             <w:r w:rsidR="007B37F1">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>掲載可否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2CC061F8" w14:textId="77777777" w:rsidR="004921A3" w:rsidRPr="0010651B" w:rsidRDefault="004921A3" w:rsidP="009B5EDC">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010651B">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>恐れ入りますが寄附金額10万円以上の場合にご記入ください。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B7B3E62" w14:textId="77777777" w:rsidR="007B37F1" w:rsidRPr="00A92AC4" w:rsidRDefault="007B37F1" w:rsidP="00F13EA5">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="210"/>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <mc:AlternateContent>
                   <mc:Choice Requires="w16se">
-                    <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                   </mc:Choice>
                   <mc:Fallback>
                     <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
                   </mc:Fallback>
                 </mc:AlternateContent>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="w16se">
                   <w16se:symEx w16se:font="Segoe UI Emoji" w16se:char="25A1"/>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:t>□</w:t>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>掲載可</w:t>
             </w:r>
             <w:r w:rsidR="00F13EA5">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <mc:AlternateContent>
                   <mc:Choice Requires="w16se">
-                    <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                   </mc:Choice>
                   <mc:Fallback>
                     <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
                   </mc:Fallback>
                 </mc:AlternateContent>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="w16se">
                   <w16se:symEx w16se:font="Segoe UI Emoji" w16se:char="25A1"/>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:t>□</w:t>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>掲載不可</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:permEnd w:id="342169558"/>
     <w:p w14:paraId="3081EB3F" w14:textId="77777777" w:rsidR="00F13EA5" w:rsidRDefault="005F07F6">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B37F1">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>※個人の場合は、団体（企業）名</w:t>
       </w:r>
       <w:r w:rsidR="007B37F1">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B37F1">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を</w:t>
       </w:r>
       <w:r w:rsidR="007B37F1">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B37F1">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>個人名</w:t>
       </w:r>
       <w:r w:rsidR="007B37F1">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B37F1">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>と読みかえ、代表者名・</w:t>
       </w:r>
       <w:r w:rsidR="007B37F1" w:rsidRPr="007B37F1">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>連絡先への記入は必要ありません。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9742"/>
       </w:tblGrid>
       <w:tr w:rsidR="0010651B" w14:paraId="2A54718B" w14:textId="77777777" w:rsidTr="0010651B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="032A9174" w14:textId="77777777" w:rsidR="0010651B" w:rsidRPr="0010651B" w:rsidRDefault="0010651B" w:rsidP="0010651B">
+          <w:p w14:paraId="032A9174" w14:textId="436F79BA" w:rsidR="0010651B" w:rsidRPr="0010651B" w:rsidRDefault="0010651B" w:rsidP="009E3149">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
-              <w:ind w:firstLineChars="400" w:firstLine="880"/>
+              <w:ind w:leftChars="400" w:left="2380" w:hangingChars="700" w:hanging="1540"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010651B">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>お振込先</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="0010651B">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="0010651B">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>三井住友銀行　東京公務部　普通　508112</w:t>
+              <w:t xml:space="preserve">三井住友銀行　東京公務部　普通　</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3149" w:rsidRPr="009E3149">
+              <w:rPr>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>169188</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3149">
+              <w:rPr>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="009E3149" w:rsidRPr="009E3149">
+              <w:rPr>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ゆう</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="009E3149" w:rsidRPr="009E3149">
+              <w:rPr>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ちょ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="009E3149" w:rsidRPr="009E3149">
+              <w:rPr>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>銀行　00130-4-266063</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="131AC026" w14:textId="77777777" w:rsidR="0010651B" w:rsidRDefault="0010651B" w:rsidP="0010651B">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:firstLineChars="1100" w:firstLine="2420"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010651B">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>〈口座名義〉公益財団法人21世紀職業財団</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="044A1D58" w14:textId="77777777" w:rsidR="0010651B" w:rsidRDefault="0010651B" w:rsidP="00F13EA5">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F13EA5">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>寄附金総額の50％以上を定款に定める｢公益目的事業｣に使用いたします。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="04949A4C" w14:textId="77777777" w:rsidR="00F13EA5" w:rsidRDefault="00F13EA5" w:rsidP="00A92AC4">
+    <w:p w14:paraId="53EFFCF2" w14:textId="77777777" w:rsidR="00A92AC4" w:rsidRPr="00A92AC4" w:rsidRDefault="00A92AC4" w:rsidP="00A92AC4">
       <w:pPr>
         <w:spacing w:beforeLines="20" w:before="72" w:line="200" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A92AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5826" w:rsidRPr="00A92AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>□</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:t>個人情報の</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5826">
+        <w:rPr>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>個人情報の</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:t>利用目的とお</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5826" w:rsidRPr="00A92AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>利用目的とお</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:t>取扱い</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5826">
+        <w:rPr>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>取扱い</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5826" w:rsidRPr="00A92AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>等</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:t>について</w:t>
+      </w:r>
+      <w:r w:rsidR="003819B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>について</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">　　（　チェック欄　　</w:t>
       </w:r>
-      <w:permStart w:id="1047139714" w:edGrp="everyone"/>
       <w:r w:rsidR="003819B5">
         <w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="w16se">
-              <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
             </mc:Choice>
             <mc:Fallback>
               <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
             </mc:Fallback>
           </mc:AlternateContent>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="w16se">
             <w16se:symEx w16se:font="Segoe UI Emoji" w16se:char="25A1"/>
           </mc:Choice>
           <mc:Fallback>
             <w:t>□</w:t>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:permEnd w:id="1047139714"/>
       <w:r w:rsidR="003819B5">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">　同意する　</w:t>
       </w:r>
       <w:r w:rsidRPr="00A92AC4">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="003819B5">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38C7B79E" w14:textId="77777777" w:rsidR="00A92AC4" w:rsidRPr="00A92AC4" w:rsidRDefault="00A92AC4" w:rsidP="00A92AC4">
       <w:pPr>
         <w:spacing w:beforeLines="20" w:before="72" w:line="200" w:lineRule="exact"/>
         <w:ind w:leftChars="-1" w:left="-2" w:firstLine="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A92AC4">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A92AC4">
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>当財団では皆様の個人情報を以下のとおり取り扱わせていただきます。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="1"/>
         <w:tblW w:w="9743" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4871"/>
         <w:gridCol w:w="4872"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A92AC4" w:rsidRPr="00A92AC4" w14:paraId="36F36AB6" w14:textId="77777777" w:rsidTr="00685F43">
         <w:trPr>
           <w:trHeight w:val="2769"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4871" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60DBEADC" w14:textId="77777777" w:rsidR="00A92AC4" w:rsidRPr="00A92AC4" w:rsidRDefault="00685F43" w:rsidP="00E54082">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(1</w:t>
             </w:r>
             <w:r w:rsidRPr="00A92AC4">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">)  </w:t>
             </w:r>
             <w:r w:rsidR="00A92AC4" w:rsidRPr="00A92AC4">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>個人情報の利用目的</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FCDD82E" w14:textId="77777777" w:rsidR="00A92AC4" w:rsidRPr="00A92AC4" w:rsidRDefault="00A92AC4" w:rsidP="00E54082">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A92AC4">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">　・</w:t>
             </w:r>
             <w:r w:rsidR="0010651B">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>寄附者</w:t>
             </w:r>
             <w:r w:rsidRPr="00A92AC4">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>情報の登録</w:t>
             </w:r>
             <w:r w:rsidR="0010651B">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>および御礼等寄附に付随する業務</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46EB49E2" w14:textId="77777777" w:rsidR="00A92AC4" w:rsidRPr="00A92AC4" w:rsidRDefault="00A92AC4" w:rsidP="00E54082">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="280" w:hangingChars="200" w:hanging="280"/>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A92AC4">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">　・当財団主催の各種セミナー・講習会等の案内、アンケート・調査の依頼、お問合せに対する回答等に利用いたします。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B7E2F9A" w14:textId="77777777" w:rsidR="00A92AC4" w:rsidRPr="00A92AC4" w:rsidRDefault="00A92AC4" w:rsidP="00E54082">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="301" w:hangingChars="215" w:hanging="301"/>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A92AC4">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(2)  </w:t>
             </w:r>
             <w:r w:rsidR="00D26C12">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ご提供いただいた個人情報は</w:t>
             </w:r>
             <w:r w:rsidRPr="00A92AC4">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ご本人の同意がある場合または法令に基づく場合を除き、第三者に提供いたしません。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42F5123E" w14:textId="77777777" w:rsidR="00A92AC4" w:rsidRDefault="00A92AC4" w:rsidP="00E54082">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="301" w:hangingChars="215" w:hanging="301"/>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A92AC4">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(3)</w:t>
             </w:r>
             <w:r w:rsidR="00685F43">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00A92AC4">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>個人情報の取扱いを外部に委託する場合は、当財団が規定する個人情報管理基準を満たす企業を選定して委託を行い、適切な取り扱いが行われるよう監督します。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EC9B28F" w14:textId="77777777" w:rsidR="00C75344" w:rsidRPr="00A92AC4" w:rsidRDefault="00C75344" w:rsidP="00E54082">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="298" w:hangingChars="213" w:hanging="298"/>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A92AC4">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(4)</w:t>
             </w:r>
             <w:r w:rsidRPr="00A92AC4">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00A92AC4">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>個人情報を取得する項目は、すべてご本人</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>の任意により</w:t>
             </w:r>
             <w:r w:rsidRPr="00A92AC4">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>提供いただくものです。ただし、空欄のままの項目によっては適切な手続きや迅速な対応ができない場合があります。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AD3F037" w14:textId="77777777" w:rsidR="00C75344" w:rsidRPr="00C75344" w:rsidRDefault="00C75344" w:rsidP="00E54082">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="301" w:hangingChars="215" w:hanging="301"/>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4872" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D06B3E9" w14:textId="613B4AA2" w:rsidR="00E54082" w:rsidRPr="002E6B4E" w:rsidRDefault="00E54082" w:rsidP="00E54082">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="298" w:hangingChars="213" w:hanging="298"/>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E6B4E">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(5)　当財団では、個人情報をより厳正に取り扱うため、</w:t>
             </w:r>
             <w:r w:rsidRPr="002E6B4E">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>JIS Q 15001に準拠した個人情報保護方針を基に、個人情報保護規程等を策定し、外的環境を把握した上で個人情報保護マネジメントシステムを運用しております。また、実際に個人情報を取り扱うにあたり、組織的、人的、物理的、技術的の4つの観点より安全管理措置を講じております。</w:t>
             </w:r>
             <w:r w:rsidR="00C75344" w:rsidRPr="002E6B4E">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FB346C6" w14:textId="706F4A09" w:rsidR="00A92AC4" w:rsidRPr="002E6B4E" w:rsidRDefault="00A92AC4" w:rsidP="00903085">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="298" w:hangingChars="213" w:hanging="298"/>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E6B4E">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00E54082" w:rsidRPr="002E6B4E">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="002E6B4E">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)  ご本人からの求めにより、当財団が本件により取得した個人情報の利用目的の通知・開示・内容の訂正・追加または削除・利用の停止・消去</w:t>
             </w:r>
             <w:r w:rsidR="00903085" w:rsidRPr="00903085">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>、第三者への提供の停止及び第三者提供記録の開示</w:t>
             </w:r>
             <w:r w:rsidRPr="002E6B4E">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>（「開示等」といいます。）に応じます。開示等に応じる窓口は、以下になります。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BAED6C6" w14:textId="77777777" w:rsidR="00A92AC4" w:rsidRPr="002E6B4E" w:rsidRDefault="00A92AC4" w:rsidP="00E54082">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="17" w:left="36"/>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D72304A" w14:textId="53BE6E51" w:rsidR="00A92AC4" w:rsidRPr="002E6B4E" w:rsidRDefault="00A92AC4" w:rsidP="00E54082">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E6B4E">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>＜</w:t>
             </w:r>
             <w:r w:rsidR="002E6B4E" w:rsidRPr="002E6B4E">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>受付</w:t>
             </w:r>
             <w:r w:rsidRPr="002E6B4E">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>窓口＞</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60B34FDC" w14:textId="77777777" w:rsidR="00A92AC4" w:rsidRPr="002E6B4E" w:rsidRDefault="00A92AC4" w:rsidP="00E54082">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="17" w:left="36" w:firstLineChars="300" w:firstLine="420"/>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E6B4E">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>公益財団法人21世紀職業財団</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A0BA7FA" w14:textId="67602E0C" w:rsidR="00A92AC4" w:rsidRPr="002E6B4E" w:rsidRDefault="000737C0" w:rsidP="002E6B4E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="17" w:left="36" w:firstLineChars="450" w:firstLine="630"/>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E6B4E">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>個人情報保護管理</w:t>
             </w:r>
             <w:r w:rsidR="00A92AC4" w:rsidRPr="002E6B4E">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>者</w:t>
             </w:r>
             <w:r w:rsidR="00C75344" w:rsidRPr="002E6B4E">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">　運営企画部長</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C3801BB" w14:textId="77777777" w:rsidR="00A92AC4" w:rsidRPr="002E6B4E" w:rsidRDefault="00A92AC4" w:rsidP="00E54082">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="17" w:left="36" w:firstLineChars="350" w:firstLine="490"/>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E6B4E">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>〒113-0033　東京都文京区本郷1-33-13</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BA72997" w14:textId="77777777" w:rsidR="00A92AC4" w:rsidRPr="002E6B4E" w:rsidRDefault="00A92AC4" w:rsidP="00E54082">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="17" w:left="36"/>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E6B4E">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　  TEL　03-5844-1660　　</w:t>
             </w:r>
             <w:r w:rsidRPr="002E6B4E">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">E </w:t>
             </w:r>
             <w:r w:rsidRPr="002E6B4E">
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">-mail　</w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidRPr="002E6B4E">
                 <w:rPr>
-                  <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:spacing w:val="-10"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>j</w:t>
               </w:r>
               <w:r w:rsidRPr="002E6B4E">
                 <w:rPr>
-                  <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                  <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:spacing w:val="-10"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>privacy@jiwe.or.jp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="33518E53" w14:textId="77777777" w:rsidR="00C37ADF" w:rsidRPr="00471349" w:rsidRDefault="00C37ADF" w:rsidP="003819B5">
+    <w:p w14:paraId="33518E53" w14:textId="77777777" w:rsidR="00C37ADF" w:rsidRPr="00471349" w:rsidRDefault="00C37ADF" w:rsidP="007B32B2">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
+          <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C37ADF" w:rsidRPr="00471349" w:rsidSect="00F13EA5">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="993" w:right="1077" w:bottom="851" w:left="1077" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E8D03BB" w14:textId="77777777" w:rsidR="00B41C6C" w:rsidRDefault="00B41C6C" w:rsidP="0008419B">
+    <w:p w14:paraId="30B48EC7" w14:textId="77777777" w:rsidR="00775147" w:rsidRDefault="00775147" w:rsidP="0008419B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="226A34CE" w14:textId="77777777" w:rsidR="00B41C6C" w:rsidRDefault="00B41C6C" w:rsidP="0008419B">
+    <w:p w14:paraId="4BD94257" w14:textId="77777777" w:rsidR="00775147" w:rsidRDefault="00775147" w:rsidP="0008419B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="游ゴシック">
-    <w:altName w:val="Yu Gothic"/>
+  <w:font w:name="Yu Gothic">
+    <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FA6E363" w14:textId="77777777" w:rsidR="00B41C6C" w:rsidRDefault="00B41C6C" w:rsidP="0008419B">
+    <w:p w14:paraId="5652E039" w14:textId="77777777" w:rsidR="00775147" w:rsidRDefault="00775147" w:rsidP="0008419B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6685771F" w14:textId="77777777" w:rsidR="00B41C6C" w:rsidRDefault="00B41C6C" w:rsidP="0008419B">
+    <w:p w14:paraId="396CAFC7" w14:textId="77777777" w:rsidR="00775147" w:rsidRDefault="00775147" w:rsidP="0008419B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18662AD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A64C824"/>
     <w:lvl w:ilvl="0" w:tplc="1EFADC78">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
@@ -2407,163 +2422,165 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1192642862">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="CBDisUz0gNRvrM2JIezBTMTe8mvW4hM7mGhYPNqtM6sL4VH69D9uEH84Kv4f2/RIv8Unz/nR26yu0jUfVvdRcA==" w:salt="QywlbS2QssHgXAI0ahQ18A=="/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C37ADF"/>
-    <w:rsid w:val="00026C41"/>
     <w:rsid w:val="00053007"/>
     <w:rsid w:val="000620F3"/>
-    <w:rsid w:val="00072650"/>
     <w:rsid w:val="000737C0"/>
     <w:rsid w:val="0008419B"/>
     <w:rsid w:val="0010651B"/>
     <w:rsid w:val="001B77C7"/>
     <w:rsid w:val="002E6B4E"/>
     <w:rsid w:val="003065E5"/>
     <w:rsid w:val="003170D3"/>
     <w:rsid w:val="003819B5"/>
+    <w:rsid w:val="00436DC8"/>
     <w:rsid w:val="004513CC"/>
     <w:rsid w:val="00471349"/>
     <w:rsid w:val="004921A3"/>
     <w:rsid w:val="00516373"/>
     <w:rsid w:val="005A7070"/>
     <w:rsid w:val="005F07F6"/>
     <w:rsid w:val="00650E91"/>
     <w:rsid w:val="00685F43"/>
+    <w:rsid w:val="00754807"/>
+    <w:rsid w:val="00775147"/>
+    <w:rsid w:val="007B32B2"/>
     <w:rsid w:val="007B37F1"/>
-    <w:rsid w:val="007E48E5"/>
     <w:rsid w:val="00903085"/>
     <w:rsid w:val="009B5EDC"/>
+    <w:rsid w:val="009E3149"/>
+    <w:rsid w:val="009F0DDC"/>
     <w:rsid w:val="00A92AC4"/>
+    <w:rsid w:val="00AB5FA2"/>
     <w:rsid w:val="00AB74F6"/>
     <w:rsid w:val="00AE2437"/>
-    <w:rsid w:val="00B41C6C"/>
     <w:rsid w:val="00C37ADF"/>
     <w:rsid w:val="00C75344"/>
     <w:rsid w:val="00CA5826"/>
     <w:rsid w:val="00D17631"/>
     <w:rsid w:val="00D26C12"/>
     <w:rsid w:val="00D92CA4"/>
     <w:rsid w:val="00E54082"/>
     <w:rsid w:val="00F13EA5"/>
     <w:rsid w:val="00F62DF4"/>
     <w:rsid w:val="00FA4CEA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3CA4B84D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CFE84225-39A0-47D1-8B2A-BF731864E833}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2921,51 +2938,50 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
@@ -3058,51 +3074,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C75344"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C75344"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jprivacy@jiwe.or.jp" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -3333,71 +3349,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1180</Characters>
+  <Pages>2</Pages>
+  <Words>694</Words>
+  <Characters>764</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>2</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>54</Lines>
+  <Paragraphs>52</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1384</CharactersWithSpaces>
+  <CharactersWithSpaces>1406</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>atsunoda</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>